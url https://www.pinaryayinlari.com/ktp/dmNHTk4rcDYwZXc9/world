--- v3 (2026-05-06)
+++ v4 (2026-08-04)
@@ -1,30 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
@@ -51,51 +52,51 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pınar Yayınları  Tanıtım Bülteni</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" stroked="f" style="width:200pt; height:310.85271317829pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:200pt; height:311.82389937107pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eser Adı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dünyayı Bilmeyen Dünyanın Maskarası Olur</w:t>
@@ -272,75 +273,96 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9789753528733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">290,00 TL</w:t>
+              <w:t xml:space="preserve">320,00 TL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muhtelif köşe başlarını tutanların yeniye geçit vermeyen tekellerini ısrarla koruma gayreti içinde oldukları, bu tutumun özgür düşünce filizlerinin hoyratça kopartılması ile sonuçlandığı, insanlar üzerinde neredeyse sınıfsal nitelikli bir baskı yarattığı biliniyor. Dönüşümleri çözümleyen Alev Alatlı, yasalarla vicdanları arasında kalıp bîzar olan insanımızın sorunlarına odaklanırken, dünyayı doğru anlamak zorunda olduğumuzu dile getirdi. Haksızlığa uğramayı göze alarak evrensel dolandırıcılığa karşı çıkmanın yolunu gösterdi, kaynayan ve kanayan bir ülkede bizim biz olarak yaşamamızı mümkün kılacak dirilişin kadim değerlerin rehberliğinde gerçekleşebileceğini ısrarla vurguladı.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alev Alatlı, Dünyayı Bilmeyen Dünyanın Maskarası Olur kitabında düşünce hayatını, edebiyatı ve kültürü vesayetleri altında tutmaya çalışanlara karşı çıkılması gerektiğini savunurken hayatları değiştiriyor. Kötümserliğe itiraz eden yazar, 21. yüzyıla, yeni fiziğe, kaos teorisine, saçaklı mantığa, entelektüellere, yeni dünya düzenine, küreselleşmeye, Avrupa’ya, eğitime, şehirleşmeye, ekonomiye, kültürel muhalefete, paçozluğa, özgürlüğe, sanatçılara, Nobel’e, Hollywood’a ve liyakate uzanan düşüncelerini okurun ilgisine sunuyor. Türkiye’nin karşı karşıya kaldığı zor dönemeçlerin çözümlemelerini yapıyor, acımasız gerçekleri âdeta birer tokat gibi yüzümüze çarpıyor.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dünyayı Bilmeyen Dünyanın Maskarası Olur, çağımızın dünya gerçekliğinden payımıza düşenin hakkını vermeye davet ediyor. Kronik kötümserlik ve nefret seline kapılmadan sorunları kritik eden herkesin muhakkak okuması gereken eser günümüzün gerçekçi bir resmini çiziyor. Mücadele yöntemini doğru seçtiğimiz takdirde kimsenin bizi durduramayacağını hatırlatıyor.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -541,51 +563,51 @@
         <w:top w:w="240" w:type="dxa"/>
         <w:left w:w="240" w:type="dxa"/>
         <w:right w:w="240" w:type="dxa"/>
         <w:bottom w:w="240" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:color="000000"/>
         <w:insideH w:val="single" w:sz="12" w:color="000000"/>
         <w:insideV w:val="single" w:sz="12" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>