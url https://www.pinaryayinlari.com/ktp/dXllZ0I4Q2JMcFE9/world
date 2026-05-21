--- v2 (2026-02-04)
+++ v3 (2026-05-21)
@@ -1,30 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
@@ -51,51 +52,51 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pınar Yayınları  Tanıtım Bülteni</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" stroked="f" style="width:200pt; height:312.6213592233pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:200pt; height:311.16687578419pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eser Adı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ahlaki Yönetimsellik - Şeriat Anayasa ve Ulus Devlet</w:t>
@@ -175,50 +176,64 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">İç Sayfa: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOLMEN SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
@@ -283,80 +298,101 @@
               <w:t xml:space="preserve">440,00 TL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Günümüzde fıkha ilişkin derinlikli çıkarımlar ancak İslâm klasiklerinden modern sosyal bilimin genel ve özel meselelerine yayılan geniş bir bilgi dağarcığı ile inşa edilip desteklendiğinde yapılabiliyor. Meseleleri bu derin bilgi dağarcığı ve hassas bir araştırmayla ele alan Wael b. Hallaq’ın fıkıh çalışmalarındaki müstesna yeri de bununla bağlantılı.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wael b. Hallaq makalelerinden oluşan Ahlâkî Yönetimsellik Şeriat, Anayasa ve Ulus Devlet kitabında şeriatın Kur’ânî kökenleri ve mahiyeti, moderniteyle birlikte geçirdiği dönüşüm ve ulus devletle karşılaşması gibi önemli meseleleri inceliyor. Farklı disiplinlerin birikiminden yararlanan yazılar, geniş bir analitik kavram seti sunuyor. Çalışmada ayrıca Şafiî bağlamında fıkıh usulünün teşekkülü ve mahiyetine ilişkin sorgulamaları içeren neredeyse benzersiz bir arka plana sahip iki makalesine yer veriliyor. Hukuk ve ahlakı ayrılmaz bir biçimde ele alan müellif, fıkhın usul ve füru boyutunu teknik bir araştırmanın ötesinde entelektüel bir düzlemde değerlendirerek İslâm düşüncesine ilişkin yeni ufuklar açıyor. İslâm’a dair oryantalist dezenformasyonu tenkit ederek, fıkıhta sosyal pratiğini bulan İslâm’ın dünya tasavvurunu gündeme getiriyor.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Değerli, anlamlı ve güçlü argümanlarıyla öne çıkan Ahlâkî Yönetimsellik Şeriat, Anayasa ve Ulus Devlet fıkhın temel özelliklerine ve bu hukukî ve kültürel sistemi incelemenin ne anlama geldiğine dair küllî bir bakış açısı sunuyor.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">https://www.pinaryayinlari.com/kitaplar/ahlaki-yonetimsellik--seriat-anayasa-ve-ulus-devlet-15.html</w:t>
+              <w:t xml:space="preserve">https://www.pinaryayinlari.com/kitaplar/ahlaki-yonetimsellik-seriat-anayasa-ve-ulus-devlet-15.html</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pınar Yayınları</w:t>
             </w:r>
@@ -527,51 +563,51 @@
         <w:top w:w="240" w:type="dxa"/>
         <w:left w:w="240" w:type="dxa"/>
         <w:right w:w="240" w:type="dxa"/>
         <w:bottom w:w="240" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:color="000000"/>
         <w:insideH w:val="single" w:sz="12" w:color="000000"/>
         <w:insideV w:val="single" w:sz="12" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>