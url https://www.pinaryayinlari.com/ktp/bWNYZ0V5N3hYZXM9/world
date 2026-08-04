--- v3 (2026-05-06)
+++ v4 (2026-08-04)
@@ -1,30 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
@@ -51,51 +52,51 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pınar Yayınları  Tanıtım Bülteni</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" stroked="f" style="width:200pt; height:311.91335740072pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:200pt; height:311.48775894539pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eser Adı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Namaz Bir Tevhid Eylemi</w:t>
@@ -272,75 +273,96 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9789753520133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">210,00 TL</w:t>
+              <w:t xml:space="preserve">270,00 TL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">“Namaz; fiilî bir dua ve niyaz, eyleme dönüşmüş bir tevhid, Allah huzurunda huşû ve hudû dolu bir boyun eğiş ve Allah’ın düşmanlarına karşı nefret dolu bir kıyam ve başkaldırıdır.”</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">“Namaz; sürekli bir yüceliş ve yükseliştir: Münker’den Ma’rûf’a, kötülüklerden iyiliklere, zulümattan nûr’a, tekebbürden tezellüle, dünyevîlikten uhrevîliğe, nefsin ve Şeytan’ın esaretinden ilahî hürriyete doğru bir yüceliş, bir geçiş ve bir inkılâbtır.”</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Namaz kılan bir mü’min, bir bakıma günde beş kez muharebe meydanına çıkmakta ve “Allah’u ekber” sloganını dilinden düşürmeyerek nefsiyle ve Şeytan’la kıyasıya savaşmaktadır. Zaten; ilâhlaştırılmaya meyyal olan nefisleri ayaklar altına almadan, putlaştırılan dünyaya ve onun nimetlerine karşı ahireti tercih etmeden, şeytana ve onun askerlerine kin duymadan, Allah’ın dışında ilahlık ve rablik iddia eden bütün otoriteleri reddetmeden kılınan namaz beyhudedir. “Yalnızca Allah’a ibadet edeceğine ve yalnızca O’ndan yardım dileyeceğine” dair söz verdiği halde; sahte ilâhlara kullukta bulunmaya, onlara alkış tutmaya devam eden, Allah’ın dışındaki fani varlıklardan medet bekleyen kimse, havanda su dövüyor demektir.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -541,51 +563,51 @@
         <w:top w:w="240" w:type="dxa"/>
         <w:left w:w="240" w:type="dxa"/>
         <w:right w:w="240" w:type="dxa"/>
         <w:bottom w:w="240" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:color="000000"/>
         <w:insideH w:val="single" w:sz="12" w:color="000000"/>
         <w:insideV w:val="single" w:sz="12" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>