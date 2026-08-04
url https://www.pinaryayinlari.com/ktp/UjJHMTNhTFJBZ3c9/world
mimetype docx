--- v2 (2026-05-06)
+++ v3 (2026-08-04)
@@ -1,30 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
@@ -51,51 +52,51 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pınar Yayınları  Tanıtım Bülteni</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" stroked="f" style="width:200pt; height:312.28070175439pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:200pt; height:311.36220966729pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eser Adı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">‘Hatırla!’ Geçmişin Geleceğindir</w:t>
@@ -272,75 +273,96 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9789753528757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">240,00 TL</w:t>
+              <w:t xml:space="preserve">260,00 TL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">İnsan, unuttuğunu da unutuyor yaşadığımız yüzyılda. Hayat ve anlam muhasebesi yapan Alev Alatlı, bu yüzden yüksek sesle ve inatla hatırlattı bize yazılarında, geçmişin geleceğimizi çepeçevre kuşattığını… Tarih yazan bir millet iken, tarih okumayı bile unutan bir kuru kalabalığa dönüştüğümüzü, yazdıklarında sergiledi satır satır, harf harf.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Günübirlik gibi görünen olayların arka planındaki geçmiş zaman hesaplaşmalarını sezdirdi. Bir bilinçlendirme çabası içinde doğruları ve hassasiyetleri göz ardı etmeden yorumladı olup bitenleri… Medyadan laf cambazlıklarıyla yayılan temelsiz ahkâmın farkında olarak yazılanları bıkmadan, yılmadan ve usanmadan sorguladı. Düşünce ve siyaset alanında muhtelif köşe başlarında üretilen türlü “ad hominem” safsataların ipliğini pazara çıkardı. Onun için Alev Alatlı’nın ‘Hatırla!’ Geçmişin Geleceğindir kitabı okundukça “geçmiş-gelecek” kelimelerinin arasında duran, ince yatay çizgi gibi belirginleştiriyor kendini alıcılarına. Eser hem geçmiş yüzyıl içinden bugüne taşınan şaşırtıcı fotoğrafları, hem de günübirlik olana düşmeden yapılan yorumların, geleceğe dönük kılavuzluğunu bir araya getiriyor. Sömürgecilerin Osmanlı topraklarını parçalamalarından Siyonizm’e, dünya düzeni tartışmalarından Avrupa’ya, siyasetin yapılaşmasından melalin hükümsüz kılınmasına, kent mimarisinden üniversiteye, malumat silahlarından milliyetçiliğe, ithamlardan imajlara, nepotizmden feminizme, Türkçeden aydınların dünyasına pek çok mesele çözümleniyor.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kılavuzluğunu, okurlarıyla tanışıklığı ve yazının imkânları ölçüsünde ustaca kullanan Alev Alatlı’nın eni sonu söylemekten asla vazgeçmediği şey ise daima ‘Hatırla!’ Geçmişin Geleceğindir oluyor.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -541,51 +563,51 @@
         <w:top w:w="240" w:type="dxa"/>
         <w:left w:w="240" w:type="dxa"/>
         <w:right w:w="240" w:type="dxa"/>
         <w:bottom w:w="240" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:color="000000"/>
         <w:insideH w:val="single" w:sz="12" w:color="000000"/>
         <w:insideV w:val="single" w:sz="12" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>