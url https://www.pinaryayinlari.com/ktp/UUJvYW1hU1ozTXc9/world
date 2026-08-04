--- v3 (2026-05-06)
+++ v4 (2026-08-04)
@@ -1,30 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
@@ -51,51 +52,51 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pınar Yayınları  Tanıtım Bülteni</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" stroked="f" style="width:200pt; height:314.90196078431pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:200pt; height:310.7210031348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eser Adı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gelin Müslüman Olalım</w:t>
@@ -272,75 +273,89 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9789753520393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">210,00 TL</w:t>
+              <w:t xml:space="preserve">250,00 TL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mevdudi, Gelin Müslüman Olalım kitabında anlamını yitirmiş ya da gerçek anlamından uzaklaşmış olan pek çok hususu yeniden açıklamıştır. Kitap, 1940’tan beri, onu okuyarak değişen pek çok insanın ruhsal, zihinsel ve kültürel alandaki ihtiyaçlarına büyük ölçüde ve gerçekten etkili bir biçimde cevap vermiştir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mevdudi, sadece sözlük ve kültürel anlamları olan sözlere duygularını katar. Böylece iman, İslâm ve İslâm’ın beş şartı, cihad gibi kavramlar ilk ortaya çıktıkları yıllarda sahip oldukları canlılığa kavuşurlar. Derken inanç ve uygulamalarımızın kabul edegeldiğimiz hareketsiz dünyası kaybolmaya başlar. Mevdudi’nin cuma konuşmalarından oluşan bu kitapla okur, tebliğin nasıl yapıldığını da kavrama imkânı bulacaktır. Kurduğu bağlantılarla imanın, toplumu ve dünyayı değiştirme gücünü yeniden kazanacağını öne süren Gelin Müslüman Olalım, Müslümanları Allah’ın kendilerinden istediği şekilde Müslüman olmaya çağırmaktadır.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -541,51 +556,51 @@
         <w:top w:w="240" w:type="dxa"/>
         <w:left w:w="240" w:type="dxa"/>
         <w:right w:w="240" w:type="dxa"/>
         <w:bottom w:w="240" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:color="000000"/>
         <w:insideH w:val="single" w:sz="12" w:color="000000"/>
         <w:insideV w:val="single" w:sz="12" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>